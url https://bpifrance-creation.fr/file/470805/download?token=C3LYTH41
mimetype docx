--- v0 (2025-10-29)
+++ v1 (2026-04-14)
@@ -3,3491 +3,3598 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7989155D" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:spacing w:before="240" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Modèle de pacte d’associés SAS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B059855" w14:textId="77777777" w:rsidR="0035037A" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>Notice explicative</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B1BEFC" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+    <w:p w14:paraId="40B1BEFC" w14:textId="429D5275" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk157178544"/>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>L'établissement d'un pacte d'associés un acte important pouvant avoir des conséquences juridiques, fiscales et sociales. Le présent modèle est mis à la disposition de l'utilisateur à titre informatif et en aucun cas ne se substitue aux conseils ou accompagnement par les professionnels du droit. Ainsi l'utilisateur porte l’entière responsabilité quant à l'usage qui en sera fait.</w:t>
-[...851 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">L'établissement d'un pacte d'associés un acte important pouvant </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...2525 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>avoir</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des conséquences juridiques, fiscales et sociales. Le présent modèle est mis à la disposition de l'utilisateur à titre informatif </w:t>
+      </w:r>
+      <w:r w:rsidR="00E57CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">par Bpifrance Création </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>et en aucun cas ne se substitue aux conseils ou accompagnement par les professionnels du droit. Ainsi l'utilisateur porte l’entière responsabilité quant à l'usage qui en sera fait.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="7DF895AC" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Entre les soussignés,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4492D64E" w14:textId="1A0BE56A" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(dénomination s</w:t>
+      </w:r>
+      <w:r w:rsidR="00393E1C">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>ciale)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>, société SAS au capital de (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(montant)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> € ayant son siège social à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(lieu)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">, immatriculée au Registre du commerce et des sociétés de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(lieu d'immatriculation)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> sous le </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">numéro  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">numéro </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>Siren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">, représentée par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(prénom)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(nom)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">, en sa qualité de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(qualité)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50343AB0" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>et/ou</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBC4F4B" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(prénom)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(nom)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">né/née </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(date de naissance)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">, demeurant à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(adresse)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="193AFCE4" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>ci-après (dénommé(e)s) les « Associés Fondateurs »,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0704680F" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>d'une part,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F18C7E3" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>et/ou</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B93166" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(dénomination sociale)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(forme)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> au capital de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(montant)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> €, ayant son siège social à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(adresse)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">, immatriculée au Registre du commerce et des sociétés de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(lieu d'immatriculation)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> sous le numéro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(numéro </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>Siren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">, représentée par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(prénom)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(nom)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">, en sa qualité de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(qualité)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA8D90A" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>et/ou</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9B3D4F" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(prénom)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(nom)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">, (né/née) le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(date de naissance)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">, demeurant à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(adresse)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8BD006" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67B8453A" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>ci-après</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> ....</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>. dénommé(e)s) les « Associés Investisseurs »,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2344B41D" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>d'autre part,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DBE818C" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>le(s) Associé(s) Fondateur(s) et le(s) Associé(s) Investisseur(s) étant ci-après dénommés individuellement une « Partie » et collectivement les « Parties »,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307C9680" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Préambule : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A680A5" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">Les Parties sont associées de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(dénomination sociale)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">, société </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(type de société)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> au capital de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(capital)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> €, ayant son siège social à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(siège social)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">, immatriculée au Registre du commerce et </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">des sociétés de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(lieu d'immatriculation)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> sous le numéro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(numéro </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>Siren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> (ci-après désignée la « Société »).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA2131C" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">La Société a pour activités </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(décrire les activités)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">. Son capital social est divisé en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(nombre)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> actions de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(montant)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> euros de nominal, entièrement libérées et réparties comme suit :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C3D27E" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-  Associés Fondateurs : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(à compléter)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536F03E3" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-  Associés Investisseurs : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(à compléter)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F50CAE" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">Aux termes de l'article </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(numéro)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> des statuts de la Société, les actions sont nominatives et sont librement cessibles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F45AA9" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">La répartition actuelle du capital social de la Société est la condition déterminante de la prise de participation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(minoritaire/majoritaire)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> des Associés Investisseurs, lesquels ont accepté de prendre cette participation dans la mesure où les Associés Fondateurs détiennent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(à compléter)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> % du capital de la Société.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6446CB00" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">Les Associés Investisseurs rappellent en outre qu'ils ont accepté de rentrer dans le capital de la Société, en considération de la possibilité de sortir de ladite Société dans un délai de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(à compléter)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> ans à compter de leur entrée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE6B564" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>Afin de se donner les moyens de mettre en œuvre les objectifs qu'ils se sont fixés et d'organiser au mieux leurs relations au sein de la Société, les Associés Fondateurs et les Associés Investisseurs ont décidé de conclure le présent pacte d'associés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC97081" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>Les Associés Fondateurs et les Associés Investisseurs renoncent expressément à l'application des dispositions de l'article 1195 du code civil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DEDE106" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Il a été arrêté et convenu ce qui suit :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29DE8D0E" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Article 1 - Objet du pacte et définitions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D61EE3" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>Le présent pacte a pour objet de définir les modalités de détention et de gestion des participations détenues par les Associés Fondateurs et les Associés Investisseurs dans la Société. Il complète les statuts de la Société.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="066BCB47" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>Pour les besoins du présent pacte, les termes suivants sont ainsi définis :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706209FA" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>Outre les termes définis dans le corps du texte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C25BBF2" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>Cession/Céder : désigne toute opération à caractère onéreux ou gratuit, quelle qu'en soit la nature, ayant pour effet direct ou indirect de transférer à une personne morale ou physique identifiée ou non identifiée, la propriété, un droit de propriété démembré ou la simple jouissance de titres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA82421" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>Le terme de cession désigne en particulier, mais sans que cette liste soit exhaustive, tout transfert, vente, cession, constitution d'un droit de propriété démembré, constitution d'une fiducie (de vote ou autres), apport, échange, fusion, scission, toute opération entraînant une transmission de patrimoine universelle ou à titre universel, octroi et réalisation d'une sûreté (nantissement ou autre), convention de croupier, prêt de titres, liquidation de communauté ou de successions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="237EF183" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>Contrôle : pour l'appréciation du contrôle d'une société par une autre société, il est fait application des dispositions de l'article L. 233-3, I du code de commerce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5803FB2A" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>Titres : désigne :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC76C86" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:lastRenderedPageBreak/>
+        <w:t>-  les actions de la Société et toutes autres valeurs mobilières (y compris l'usufruit ou la nue-propriété des titres) représentatives du capital et/ou conférant des droits de vote, émises ou à émettre par la Société (ou l'une quelconque de ses filiales) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9B2A99" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>-  les droits qui pourraient être détachés de ces différents titres et notamment les droits préférentiels de souscription ou d'attribution ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07BDE1DD" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>-  les titres donnant ou pouvant donner accès, directement ou indirectement, immédiatement ou à terme, par conversion, échange, remboursement, présentation ou exercice d'un bon ou par tout autre moyen, au capital et/ou conférant ou pouvant conférer, immédiatement ou à terme, des droits de vote de la Société (ou l'une quelconque de ses filiales) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8E8A31" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>-  toutes valeurs mobilières, qui pourraient être issues des actions, valeurs mobilières, droits et autres titres visés ci-dessus, ou qui leur seraient substituées à la suite d'une opération de transformation, d'échange, d'apport, de fusion ou de scission à laquelle la Société (ou l'une quelconque de ses filiales) serait partie ou de toutes autres opérations entraînant une transmission universelle ou à titre universel de patrimoine.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69584866" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ADE5FA5" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">rticle 2 - Cessions libres et Cessions interdites (clauses d'inaliénabilité des Cessions) : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4008410A" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17B3FF77" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.1 Cessions libres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F5C421B" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="416109C2" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">Seules les Cessions énumérées ci-après (les « Cessions Libres ») peuvent être effectuées librement par les Parties au présent pacte, les stipulations du présent pacte relatives aux engagements de conservation des Titres, aux droits de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(préemption/préférence) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">des Parties et </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>ajouter si une clause d'agrément est prévue dans le pacte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">« à l'agrément préalable </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(du Président/du conseil d'administration/du Comité de direction/du Comité stratégique/des Parties/des Associés Fondateurs/des Associés Investisseurs ») </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>ne s'appliquant pas auxdites Cessions :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C02C5F" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>Choisir parmi les clauses suivantes :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61730AA2" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>-  les Cessions de Titres au profit des héritiers d'un associé personne physique, Partie au présent pacte, en cas de décès de cet associé ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="156BC5B1" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>-  la Cession de Titres par des membres des Associés Fondateurs, à une société dont ils détiendraient directement au moins</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (à compléter) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>% du capital et des droits de vote, sous réserve que :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628BCCCC" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>(i) la société Cessionnaire adhère au présent pacte et devient membre des Associés Fondateurs avec la même qualité que le Cédant ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283CA27A" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">(ii) le membre des Associés Fondateurs concerné justifie préalablement au représentant des Associés Investisseurs de la détention de plus de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(à compléter) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">% du capital et des droits de vote de la société Cessionnaire, étant précisé que cette justification devra être fournie tous les ans au plus tard le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(jour et mois) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">de chaque année. Dans cette hypothèse, il est expressément convenu que le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:lastRenderedPageBreak/>
+        <w:t>membre des Associés Fondateurs concerné sera solidairement tenu avec la société Cessionnaire du respect par cette dernière de l'intégralité de ses obligations au titre du présent pacte, pendant toute sa durée ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3931D92B" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>-  les Cessions par un membre des Associés Investisseurs, au profit de fonds d'investissement, ayant ou non la personnalité morale, ou de sociétés ayant une activité financière, (i) qu'il contrôle ou qu'il gère directement ou indirectement, ou (ii) par lesquels ce membre des Associés Investisseurs est directement ou indirectement contrôlé ou géré, ou (iii) qui sont contrôlés ou gérées, directement ou indirectement, par l'entité qui contrôle directement ou indirectement ledit membre des Associés Investisseurs, et ce sous réserve que ces fonds d'investissement ou ces sociétés ayant une activité financière adhèrent au présent pacte ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48651EF6" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>Ajouter le cas échéant :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">En outre, les membres des Associés Investisseurs seront solidairement tenus avec le Cessionnaire du respect par celui-ci de l'intégralité de ses obligations au titre du présent pacte, pendant toute sa durée. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A61A320" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">-  les Cessions par un membre des Associés Investisseurs réalisées à compter du </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(date) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EBBE1B6" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">- les Cessions résultant de l'exercice du droit de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(préemption/préférence), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>du droit de sortie conjointe ou du droit de retrait, conformément aux stipulations du présent pacte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48CEC9D9" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>Il est précisé que les Cessions Libres devront faire l'objet d'une information écrite préalable, par lettre recommandée avec accusé de réception, des autres Parties par la Partie Cédante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402275A7" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">Chaque Partie au présent pacte s'engage à ne pas réaliser une Cession Libre aux seules fins d'éviter l'application des stipulations du présent pacte afférentes au droit de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(préemption/préférence) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">des autres Parties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0508701F" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.2 Clauses d'inaliénabilité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC210AE" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>Option 1 :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>En cas d'inaliénabilité des Titres détenus par les Parties au pacte, indiquer :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4306BEA0" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">À l'exception d'une Cession Libre, chacun des membres des Associés Fondateurs et des Associés Investisseurs s'interdit de céder tout ou partie de ses Titres pendant une durée de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>durée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> ans à compter de la date d'entrée en vigueur du présent pacte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74CBCAAD" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Option 2 :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>En cas d'inaliénabilité portant sur tout ou partie des Titres détenus par les Associés Fondateurs, remplacer par :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="492B44C9" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">Chacun des membres des Associés Fondateurs s'interdit de céder tout ou partie de ses Titres pendant une durée de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(durée)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> ans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> à compter de la date d'entrée en vigueur du présent pacte,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ajouter le cas échéant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> : « sans l'accord exprès et préalable d'une majorité des membres des Associés Investisseurs ».)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BFAA944" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Option 3 :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>En cas d'inaliénabilité des Titres détenus par les Associés Fondateurs portant sur un nombre cumulé de Titres représentant plus d'un certain pourcentage, remplacer par :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3C4BCC" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:right="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">Chacun des membres des Associés Fondateurs s'interdit de céder un nombre cumulé de Titres représentant plus de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(à compléter) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">% des Titres qu'il détient pendant une durée de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(la durée indiquée ne doit pas excéder 10 ans) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>ans à compter de la date d'entrée en vigueur du présent pacte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>. (Ajouter le cas échéant : « </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>sans l'accord exprès et préalable d'une majorité des membres des Associés Investisseurs »).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7634D6DA" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">Toute Cession réalisée par un des membres des Associés Fondateurs portant sur un nombre cumulé de Titres (compte tenu le cas échéant des Titres Cédés précédemment par ce dernier) représentant plus de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(à compléter)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> %, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Ajouter, le cas échéant : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>« sans l'accord exprès et préalable de la majorité des membres des Associés Investisseurs ») en violation des stipulations du présent pacte, sera réputée nulle et non avenue.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6423723D" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>Option 4 : En cas de clause de limitation des participations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>, remplacer par :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE2708B" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">Pendant une durée de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(durée)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> à compter de la date du présent pacte, chacun des membres des Associés Fondateurs et des Associés Investisseurs s'engage à ne pas modifier sa participation dans la Société telle qu'indiquée dans le préambule, exception faite des Cessions Libres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10044AEF" w14:textId="77777777" w:rsidR="0035037A" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FBB5C6A" w14:textId="77777777" w:rsidR="0035037A" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21D4FAB8" w14:textId="77777777" w:rsidR="0035037A" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02A31EC4" w14:textId="77777777" w:rsidR="0035037A" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46E00857" w14:textId="77777777" w:rsidR="0035037A" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BACC1DC" w14:textId="77777777" w:rsidR="0035037A" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D95CDA4" w14:textId="77777777" w:rsidR="0035037A" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06FEF9AD" w14:textId="77777777" w:rsidR="0035037A" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EBD274D" w14:textId="77777777" w:rsidR="0035037A" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3999C3C9" w14:textId="77777777" w:rsidR="0035037A" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AF8D7F3" w14:textId="77777777" w:rsidR="0035037A" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17816EA1" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Article 3 -Clauses limitant les cessions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B7DD8CC" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Choisir ici entre 7 clauses alternatives / hypothèses :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F300CD" w14:textId="77777777" w:rsidR="0035037A" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>*Hypothèse 1 : En cas de droit de préemption de premier rang au profit des Associés Fondateurs, puis de second rang au profit des Associés Investisseurs, indiquer :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56726128" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Article 3 -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6" w:rsidDel="00E036C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Clause de préemption :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D062D92" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3.1 Droit de préemption de premier rang au sein des Associés Fondateurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710F2569" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>Chaque membre des Associés Fondateurs (autre que le Cédant) bénéficie d'un droit de préemption prioritaire pour toute Cession de Titres qui serait envisagée par un membre de son groupe, quel que soit le Cessionnaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1B1238" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>Préalablement à la Cession envisagée, le membre des Associés Fondateurs Cédant devra notifier par lettre recommandée avec accusé de réception aux autres membres de son groupe le nombre de Titres qu'il souhaite céder, le prix et toutes les conditions retenues pour cette Cession ainsi que l'identité du ou des Cessionnaires. Une copie de cette notification sera adressée le même jour par lettre recommandée avec accusé de réception au représentant des Associés Investisseurs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4296EFE5" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">Dans les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>jours de la réception de cette notification, les autres membres des Associés Fondateurs devront signifier au Cédant également par lettre recommandée avec accusé de réception leur intention éventuelle d'acquérir les Titres Cédés aux conditions notifiées par le Cédant. À défaut, ils seront réputés avoir renoncé à l'exercice de leur droit de préemption pour l'opération considérée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="337E0048" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">La préemption </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ne pourra porter que sur la totalité/pourra porter sur tout ou partie) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>des Titres dont la cession est envisagée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03DD86B4" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">En cas d'exercice de leur droit de préemption par plusieurs membres des Associés Fondateurs, la répartition des Titres préemptés se fera au prorata du nombre de Titres détenus par les membres des Associés Fondateurs Cessionnaires et dans la limite de leurs demandes. En cas de rompus, le ou les Titres restants seront attribués au membre des Associés Fondateurs qui aura demandé le plus grand nombre de Titres ou, en cas d'égalité, qui détiendra le plus grand nombre de Titres ou, en cas de nouvelle égalité, à celui qui aura notifié le premier son intention d'exercer son droit de préemption. Le représentant des Associés Investisseurs sera informé par le Cédant, par lettre recommandée avec accusé de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">réception, des Cessions intervenues dans le cadre du droit de préemption institué par le présent article, dans les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>jours de la réalisation desdites Cessions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648551E0" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>En cas de droit de préemption portant sur la totalité des Titres uniquement, indiquer :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A2D7D6" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>Si la totalité des Titres dont la Cession est envisagée n'a pas été préemptée, le droit de préemption prioritaire en faveur des membres des Associés Fondateurs deviendra caduc automatiquement et de plein droit et le Cédant sera tenu de proposer les Titres dont la cession est envisagée aux membres des Associés Investisseurs comme il est indiqué à l'article ci-après.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="273F284D" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>En cas de faculté d'exercice partiel du droit de préemption, remplacer par :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF9D99B" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>Si la totalité des Titres dont la cession est envisagée n'a pas été préemptée, le Cédant sera tenu de proposer les Titres qui n'auraient pas été préemptés aux membres des Associés Investisseurs comme il est indiqué à l'article ci-après.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="581DDBA9" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3.2 Droit de préemption de second rang au profit des Associés Investisseurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C80BFC2" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>Les Associés Investisseurs bénéficient d'un droit de préemption de second rang sur les Titres qui n'auraient pas été préemptés par les membres des Associés Fondateurs, conformément à l'article ci-dessus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42493564" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>Le cas échéant, à l'issue de la procédure de premier rang visée ci-dessus et préalablement à la Cession envisagée, le Cédant devra réitérer la notification visée à l'article ci-dessus, en termes strictement identiques, et ce à l'intention du représentant des Associés Investisseurs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9214D9" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">Dans les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>jours de cette réitération, le représentant des Associés Investisseurs devra signifier au Cédant, par lettre recommandée avec accusé de réception, l'intention de son groupe d'acquérir les Titres dans les conditions énoncées, ainsi que l'identité des Associés Investisseurs Cessionnaires et le nombre de Titres que chacun d'eux souhaite acquérir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3836824E" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>À défaut, les Associés Investisseurs seront réputés avoir renoncé à l'exercice de ce droit pour l'opération considérée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E31AA07" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>La préemption des Associés Investisseurs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ne pourra porter que sur la totalité/pourra porter sur tout ou partie) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>des Titres dont la cession est envisagée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72549127" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>En cas d'exercice de leur droit de préemption par plusieurs membres des Associés Investisseurs, la répartition des Titres préemptés se fera au prorata du nombre de Titres détenus par chacun des membres des Associés Investisseurs et dans la limite de leurs demandes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3151715E" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">En cas de rompus, le ou les Titres restants seront attribués au membre des Associés Investisseurs qui aura demandé le plus grand nombre de Titres ou, en cas d'égalité, qui détiendra le plus grand nombre de Titres ou, en cas de nouvelle égalité, à celui qui aura notifié le premier son intention d'exercer son droit de préemption. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C76E1B7" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>En cas de droit de préemption portant sur la totalité des Titres uniquement, indiquer :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BDF6A9" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">Si les Associés Investisseurs ne préemptent pas la totalité des Titres que le Cédant envisage de Céder, celui-ci sera libre de procéder à la Cession envisagée mais seulement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:lastRenderedPageBreak/>
+        <w:t>au(x) Cessionnaire(s) et aux prix et conditions énoncés dans la notification, sous réserve du respect des autres stipulations du présent pacte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DAC6851" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>En cas de faculté d'exercice partiel du droit de préemption, remplacer par :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A2ACABD" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">Si les Associés Investisseurs ne préemptent pas la totalité des Titres que le Cédant envisage de Céder, celui-ci sera libre de procéder à la Cession envisagée des Titres non préemptés, mais seulement au(x) Cessionnaire(s) et aux prix et conditions énoncés dans la notification, sous réserve du respect des autres stipulations du présent pacte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B069F0" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">Dans ce cas, si le Cédant n'a pas réalisé la Cession dans un délai de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">jours à compter de l'expiration du délai de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">jours, la procédure de préemption devra être réitérée dans son intégralité par l'envoi d'une nouvelle notification faisant naître pour les bénéficiaires les mêmes droits et obligations sur la Cession, au cas où la Cession resterait envisagée après ce délai. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58DCD548" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3.3 Prix des Titres Cédés en cas d'exercice du droit de préemption</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AEF14BB" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>En cas d'exercice du droit de préemption visé au présent article, le prix d'achat des Titres Cédés au(x) bénéficiaire(s) du droit de préemption sera :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30FB2127" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>-  si la Cession envisagée par le Cédant est une vente des Titres, le prix en numéraire convenu entre le Cédant et le Cessionnaire et tel que visé dans la notification adressée par le Cédant ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D339921" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">-  dans les autres cas, et notamment si la Cession envisagée par le Cédant est une donation, un échange, un apport, une fusion ou une scission ou une forme combinée de ces formes de transfert de propriété, le prix offert de bonne foi par le Cédant, tel que notifié par ce dernier par lettre recommandée avec accusé de réception dans les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>jours à compter de la notification de l'exercice de leur droit de préemption par le(s) associé(s) concerné(s), ou en cas de désaccord, le prix fixé par un expert désigné à la demande d'un ou plusieurs membres des Associés Fondateurs, ou le cas échéant, à la demande du représentant des Associés Investisseurs, par ordonnance du président du tribunal de commerce statuant en la forme des référés et sans recours possible, conformément aux dispositions de l'article 1843-3 du Code civil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F86572A" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">Dans le cas visé à l'alinéa ci-dessus, en cas de désaccord de l'un au moins des membres des Associés Fondateurs ou du représentant des Associés Investisseurs, relatif au prix de cession des Titres notifié par le Cédant, la Partie contestant ledit prix de cession devra en informer le Cédant et chacune des autres Parties, par lettre recommandée avec accusé de réception, dans un délai de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">jours à compter de la réception de la notification du prix offert par le Cédant. La notification d’une contestation dans ce délai aura pour effet de rendre caduc tout exercice du droit de préemption qui aurait été notifié préalablement à la notification du rapport de l'expert nommé par le président du tribunal de commerce. L'expert devra remettre son rapport au Cédant, ainsi qu'à la Société qui devra en transmettre une copie à chacune des Parties, dans un délai maximum de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">jours à compter de sa désignation. À compter de la notification du rapport faite par la Société à chacune des autres Parties, celles-ci pourront alors exercer leur droit de préemption au prix fixé par l'expert pour la valeur des Titres offerts par le Cédant, et dans un délai de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>jours à compter de ladite notification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FCAA75F" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Le Cédant bénéficiera d'un droit de repentir si le prix fixé par l'expert est inférieur à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(à compléter) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">% au prix initialement notifié par le Cédant. Dans ce cas, le Cédant devra notifier l'exercice de son droit de repentir et sa renonciation à céder les Titres offerts dans un délai de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>jours à compter de la remise de son rapport par l'expert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C83BB6F" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>Les honoraires et frais de l'expert seront supportés pour moitié par le Cédant et pour moitié par ceux des membres des Associés Fondateurs ayant contesté le prix des Titres ou, le cas échéant, par le représentant des Associés Investisseurs si ce dernier a contesté le prix des Titres. En cas de pluralité de Parties contestataires, la fraction des honoraires et frais de l'expert incombant auxdites Parties sera répartie entre ces derniers au prorata de leur participation dans le capital de la Société.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54BA5595" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B72212E" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>*Hypothèse 2 : En cas de droit de préemption de premier rang au profit des Associés Investisseurs, puis de second rang au profit des Associés Fondateurs, remplacer par :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346F9257" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Article 3 -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6" w:rsidDel="00E036C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clause de préemption </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374DE906" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3.1 Droit de préemption de premier rang au sein des Associés Investisseurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F167B7" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>Chaque membre des Associés Investisseurs (autre que le Cédant) bénéficie d'un droit de préemption prioritaire pour toute Cession de Titres de la Société qui serait envisagée par un membre de son groupe, quel que soit le Cessionnaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4224BDD5" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>Préalablement à la Cession envisagée, le membre des Associés Investisseurs Cédant devra notifier, par lettre recommandée avec accusé de réception, aux autres membres de son groupe le nombre de Titres qu'il souhaite céder, le prix et toutes les conditions retenues pour cette Cession ainsi que l'identité du ou des Cessionnaire(s). Une copie de cette notification sera adressée le même jour par lettre recommandée avec accusé de réception au représentant des Associés Fondateurs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169372DE" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">Dans les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>jours de la réception de cette notification, les autres membres des Associés Investisseurs devront signifier au Cédant, également par lettre recommandée avec accusé de réception, leur intention éventuelle d'acquérir les Titres Cédés aux conditions notifiées par le Cédant. À défaut, ils seront réputés avoir renoncé à l'exercice de leur droit de préemption pour l'opération considérée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31AA6400" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">La préemption </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(« ne pourra porter que sur la totalité/pourra porter sur tout ou partie ») </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>des Titres dont la Cession est envisagée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70CB1410" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>En cas d'exercice de leur droit de préemption par plusieurs membres des Associés Investisseurs, la répartition des Titres préemptés se fera au prorata du nombre de Titres détenus par chacun des membres des Associés Investisseurs et dans la limite de leurs demandes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39CD8F44" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>En cas de rompus, le ou les Titres restants seront attribués au membre des Associés Investisseurs qui aura demandé le plus grand nombre de Titres ou, en cas d'égalité, qui détiendra le plus grand nombre de Titres ou, en cas de nouvelle égalité, à celui qui aura notifié le premier son intention d'exercer son droit de préemption.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFDFB72" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">Le représentant des Associés Fondateurs sera informé par le Cédant, par lettre recommandée avec accusé de réception, des Cessions intervenues dans le cadre du droit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">de préemption institué par le présent article dans les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">jours de la réalisation desdites Cessions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A412CA" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>En cas de droit de préemption portant sur la totalité des Titres uniquement, indiquer :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3871A913" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:right="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>Si la totalité des Titres dont la Cession est envisagée n'a pas été préemptée, le droit de préemption prioritaire en faveur des membres des Associés Investisseurs tombera automatiquement et le Cédant sera tenu de proposer les Titres dont la Cession est envisagée aux membres des Associés Fondateurs comme il est indiqué à l'article ci-après.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B7001A2" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>En cas de faculté d'exercice partiel du droit de préemption, remplacer par :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12FBABD9" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>Si la totalité des Titres dont la Cession est envisagée n'a pas été préemptée, le Cédant sera tenu de proposer les Titres qui n'auraient pas été préemptés aux membres des Associés Fondateurs comme il est indiqué à l'article ci-après.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BFC7162" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3.2 Droit de préemption de second rang au profit des Associés Fondateurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E96965D" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>Les Associés Fondateurs bénéficient d'un droit de préemption de second rang sur les Titres de la Société qui n'auraient pas été préemptés par les membres des Associés Investisseurs, conformément à l'article ci-dessus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72135ED9" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>Le cas échéant, à l'issue de la procédure visée de premier rang ci-dessus et préalablement à la Cession envisagée, le Cédant devra réitérer la notification visée à l'article ci-dessus, en termes strictement identiques, et ce à l'intention du représentant des Associés Fondateurs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C2AAEC7" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">Dans les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>jours de cette réitération, le représentant des Associés Fondateurs devra signifier au Cédant, par lettre recommandée avec accusé de réception, l'intention de son groupe d'acquérir les Titres dans les conditions énoncées, ainsi que l'identité des Associés Fondateurs Cessionnaires et le nombre de Titres que chacun d'eux souhaite acquérir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C80038D" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>À défaut, les Associés Fondateurs seront réputés avoir renoncé à l'exercice de ce droit pour l'opération considérée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16150A6C" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">La préemption des Associés Fondateurs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ne pourra porter que sur la totalité/pourra porter sur tout ou partie) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>des Titres dont la Cession est envisagée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="403D8EAD" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>En cas d'exercice de leur droit de préemption par plusieurs membres des Associés Fondateurs, la répartition des Titres préemptés se fera au prorata du nombre de Titres détenus par chacun des membres des Associés Fondateurs et dans la limite de leurs demandes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14975A97" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>En cas de rompus, le ou les Titres restants seront attribués au membre des Associés Fondateurs qui aura demandé le plus grand nombre de Titres ou, en cas d'égalité, qui détiendra le plus grand nombre de Titres ou, en cas de nouvelle égalité, à celui qui aura notifié le premier son intention d'exercer son droit de préemption.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7B213C" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>En cas de droit de préemption portant sur la totalité des Titres uniquement, indiquer :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B6AE1F" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>Si les Associés Fondateurs ne préemptent pas la totalité des Titres que le Cédant envisage de Céder, celui-ci sera libre de procéder à la Cession envisagée mais seulement au(x) Cessionnaire(s) et aux prix et conditions énoncés dans la notification, sous réserve du respect des autres stipulations du présent pacte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4642C55C" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>En cas de faculté d'exercice partiel du droit de préemption, remplacer par :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A9A3C0F" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">Si les Associés Fondateurs ne préemptent pas la totalité des Titres que le Cédant envisage de Céder, celui-ci sera libre de procéder à la Cession envisagée des Titres non préemptés mais seulement au(x) Cessionnaire(s) et aux prix et conditions énoncés dans la notification, sous réserve du respect des autres stipulations du présent pacte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59FEB28F" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">Dans ce cas, si le Cédant n'a pas réalisé la Cession dans un délai de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">jours à compter de l'expiration du délai de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">jours ci-dessus, la procédure de préemption devra être réitérée dans son intégralité par l'envoi d'une nouvelle notification faisant naître pour les bénéficiaires les mêmes droits et obligations sur la Cession, au cas où la Cession resterait envisagée après ce délai. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B15111C" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3.3 Prix des Titres cédés en cas d'exercice du droit de préemption</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="123E2E00" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>En cas d'exercice du droit de préemption visé au présent article, le prix d'achat des Titres Cédés au(x) bénéficiaire(s) du droit de préemption sera :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76776CC5" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>-  si la Cession envisagée par le Cédant est une vente des Titres, le prix en numéraire convenu entre le Cédant et le Cessionnaire et tel que visé dans la notification adressée par le Cédant ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E94B94D" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">-  dans les autres cas, et notamment si la Cession envisagée par le Cédant est une donation, un échange, un apport, une fusion ou une scission ou une forme combinée de ces formes de transfert de propriété, le prix offert de bonne foi par le Cédant, tel que notifié par ce dernier par lettre recommandée avec accusé de réception dans les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>jours à compter de la notification de l'exercice de leur droit de préemption par le(s) associé(s) concerné(s), ou en cas de désaccord, le prix fixé par un expert désigné à la demande d'un ou plusieurs membres des Associés Fondateurs, ou le cas échéant, à la demande du représentant des Associés Investisseurs, par ordonnance du président du tribunal de commerce statuant en la forme des référés et sans recours possible, conformément aux dispositions de l'article 1843-3 du code civil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A95A301" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">Dans le cas visé à l'alinéa ci-dessus, en cas de désaccord de l'un au moins des membres des Associés Fondateurs ou du représentant des Associés Investisseurs, relatif au prix de cession des Titres notifié par le Cédant, la Partie contestant ledit prix de cession devra en informer le Cédant et chacune des autres Parties, par lettre recommandée avec accusé de réception, dans un délai de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">jours à compter de la réception de la notification du prix offert par le Cédant. La notification d'une contestation dans ce délai aura pour effet de rendre caduc tout exercice du droit de préemption qui aurait été notifié préalablement à la notification du rapport de l'expert nommé par le président du tribunal de commerce. L'expert devra remettre son rapport au Cédant, ainsi qu'à la Société qui devra en transmettre une copie à chacune des Parties, dans un délai maximum de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">jours à compter de sa désignation. À compter de la notification du rapport faite par la Société à chacune des autres Parties, celles-ci pourront alors exercer leur droit de préemption au prix fixé par l'expert pour la valeur des Titres offerts par le Cédant, et dans un délai de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>jours à compter de ladite notification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299B23A6" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">Le Cédant bénéficiera d'un droit de repentir si le prix fixé par l'expert est inférieur à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(à compléter) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">% au prix initialement notifié par le Cédant. Dans ce cas, le Cédant devra notifier </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">l'exercice de son droit de repentir et sa renonciation à céder les Titres offerts dans un délai de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>jours à compter de la remise de son rapport par l'expert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB35951" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>Les honoraires et frais de l'expert seront supportés pour moitié par le Cédant et pour moitié par ceux des membres des Associés Fondateurs ayant contesté le prix des Titres ou, le cas échéant, par le représentant des Associés Investisseurs si ce dernier a contesté le prix des Titres. En cas de pluralité de Parties contestataires, la fraction des honoraires et frais de l'expert incombant auxdites Parties sera répartie entre ces derniers au prorata de leur participation dans le capital de la Société.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E76533D" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>*Hypothèse 3 : En cas de droit de préemption sans différence de rang entre les associés, indiquer :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C642AB1" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Article 3 -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6" w:rsidDel="00E036C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clause de préemption </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C6B8D8" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3.1 Droit de préemption entre associés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47AE09B7" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">Chaque associé </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(autre que le Cédant) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>bénéficie d'un droit de préemption pour toute Cession de Titres qui serait envisagée par un autre associé, quel que soit le Cessionnaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB783C0" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>Préalablement à la Cession envisagée, l'associé Cédant devra notifier par lettre recommandée avec accusé de réception aux autres associés le nombre de Titres qu'il souhaite Céder, le prix et toutes les conditions retenues pour cette Cession ainsi que l'identité du ou des Cessionnaire(s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D464785" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">Dans les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>jours de la réception de cette notification, les autres associés devront signifier au Cédant également par lettre recommandée avec accusé de réception leur intention éventuelle d'acquérir les Titres Cédés aux conditions notifiées par le Cédant. À défaut, ils seront réputés avoir renoncé à l'exercice de leur droit de préemption pour l'opération considérée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C32B360" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">La préemption </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>(ne pourra porter que sur la totalité/pourra porter sur tout ou partie)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> des Titres dont la Cession est envisagée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00183FAC" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>En cas d'exercice de leur droit de préemption par plusieurs autres associés, la répartition des Titres préemptés se fera au prorata du nombre de Titres détenus par les autres associés et dans la limite de leurs demandes. En cas de rompus, le ou les Titres restants seront attribués à l'associé qui aura demandé le plus grand nombre de Titres ou, en cas d'égalité, qui détiendra le plus grand nombre de Titres ou, en cas de nouvelle égalité, à celui qui aura notifié le premier son intention d'exercer son droit de préemption.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D4F5C23" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>En cas de droit de préemption portant sur la totalité des Titres uniquement, indiquer :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288E7C77" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>Si les autres associés ne préemptent pas la totalité des Titres que le Cédant envisage de céder, celui-ci sera libre de procéder à la Cession envisagée mais seulement au(x) Cessionnaire(s) et aux prix et conditions énoncés dans la notification, sous réserve du respect des autres stipulations du présent pacte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D49A8DC" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>En cas de faculté d'exercice partiel du droit de préemption, remplacer par :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DDFF2A4" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>Si les autres associés ne préemptent pas la totalité des Titres que le Cédant envisage de Céder, celui-ci sera libre de procéder à la Cession envisagée des Titres non préemptés mais seulement au(x) Cessionnaire(s) et aux prix et conditions énoncés dans la notification, sous réserve du respect des autres stipulations du présent pacte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="636C34A6" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Dans ce cas, si le Cédant n'a pas réalisé la Cession dans un délai de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">jours à compter de l'expiration du délai de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>jours ci-dessus, la procédure de préemption devra être réitérée dans son intégralité par l'envoi d'une nouvelle notification faisant naître pour les bénéficiaires les mêmes droits et obligations sur la Cession, au cas où la Cession resterait envisagée après ce délai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="492CB18D" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3.2 Prix des Titres cédés en cas d'exercice du droit de préemption</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A4419E" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>En cas d'exercice du droit de préemption visé au présent article, le prix d'achat des Titres Cédés au(x) bénéficiaire(s) du droit de préemption sera :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02762A9C" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>-  si la Cession envisagée par le Cédant est une vente des Titres, le prix en numéraire convenu entre le Cédant et le Cessionnaire et tel que visé dans la notification adressée par le Cédant ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4D5ED8" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">-  dans les autres cas, et notamment si la Cession envisagée par le Cédant est une donation, un échange, un apport, une fusion ou une scission ou une forme combinée de ces formes de transfert de propriété, le prix offert de bonne foi par le Cédant, tel que notifié par ce dernier par lettre recommandée avec accusé de réception dans les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>jours à compter de la notification de l'exercice de leur droit de préemption par le(s) associé(s) concerné(s), ou en cas de désaccord, le prix fixé par un expert désigné à la demande d'un ou plusieurs membres des Associés Fondateurs, ou le cas échéant, à la demande du représentant des Associés Investisseurs, par ordonnance du président du tribunal de commerce statuant en la forme des référés et sans recours possible, conformément aux dispositions de l'article 1843-3 du Code civil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553C327A" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">Dans le cas visé à l'alinéa ci-dessus, en cas de désaccord de l'un au moins des membres des Associés Fondateurs ou du représentant des Associés Investisseurs, relatif au prix de cession des Titres notifié par le Cédant, la Partie contestant ledit prix de cession devra en informer le Cédant et chacune des autres Parties, par lettre recommandée avec accusé de réception, dans un délai de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">jours à compter de la réception de la notification du prix offert par le Cédant. La notification d'une contestation dans ce délai aura pour effet de rendre caduc tout exercice du droit de préemption qui aurait été notifié préalablement à la notification du rapport de l'expert nommé par le président du tribunal de commerce. L'expert devra remettre son rapport au Cédant, ainsi qu'à la Société qui devra en transmettre une copie à chacune des Parties, dans un délai maximum de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">jours à compter de sa désignation. À compter de la notification du rapport faite par la Société à chacune des autres Parties, celles-ci pourront alors exercer leur droit de préemption au prix fixé par l'expert pour la valeur des Titres offerts par le Cédant, et dans un délai de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>jours à compter de ladite notification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01695106" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">Le Cédant bénéficiera d'un droit de repentir si le prix fixé par l'expert est inférieur à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(à compléter) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">% au prix initialement notifié par le Cédant. Dans ce cas, le Cédant devra notifier l'exercice de son droit de repentir et sa renonciation à Céder les Titres offerts dans un délai de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>jours à compter de la remise de son rapport par l'expert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40560E26" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">Les honoraires et frais de l'expert seront supportés pour moitié par le Cédant et pour moitié par ceux des membres des Associés Fondateurs ayant contesté le prix des Titres ou, le cas échéant, par le représentant des Associés Investisseurs si ce dernier a contesté le prix des Titres. En cas de pluralité de Parties contestataires, la fraction des honoraires et frais de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:lastRenderedPageBreak/>
+        <w:t>l'expert incombant auxdites Parties sera répartie entre ces derniers au prorata de leur participation dans le capital de la Société.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40699FC6" w14:textId="77777777" w:rsidR="0035037A" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F233750" w14:textId="77777777" w:rsidR="0035037A" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="750DBD5E" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>*Hypothèse 4 : En cas de droit de préemption dans un pacte d'associés comportant seulement un Associé Fondateur et un Associé Investisseur, lorsque c'est l'Associé Investisseur qui est bénéficiaire du droit de préemption, indiquer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B26C007" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Article 3 -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6" w:rsidDel="00E036C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clause de préemption </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A19035" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>Sauf le cas des Cessions Libres, tout projet de Cession de Titres par l'Associé Fondateur sera soumis au droit de préemption de l'Associé Investisseur dans les conditions ci-après.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3925F58E" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>L'Associé Fondateur devra notifier son projet de Cession à l'Associé Investisseur par lettre recommandée avec accusé de réception mentionnant l'identité du Cessionnaire pressenti, le nombre de Titres cédés, le prix offert et les conditions de l'opération. Toute notification incomplète sera réputée nulle et non avenue.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004A1A30" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">L'Associé Investisseur disposera d'un délai de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>jours à compter de la réception de cette notification pour faire connaître à l'Associé Fondateur, par lettre recommandée avec accusé de réception, sa décision d'exercer son droit de préemption aux prix et conditions notifiées par l'Associé Fondateur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35DB4F7F" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>En cas d'exercice par l'Associé Investisseur de son droit de préemption, l'Associé Fondateur ne pourra pas se prévaloir d'un droit de repentir et renoncer à la Cession.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39858D7C" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">La Cession des Titres préemptés devra être réalisée dans le délai de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>jours à compter de la notification par l'Associé Investisseur de sa décision de préemption. Le prix des Titres devra être payé comptant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5391A7CF" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">À défaut d'exercice du droit de préemption dans le délai fixé ci-dessus ou de réalisation de la Cession des Titres préemptés dans le délai fixé ci-dessus, l'Associé Fondateur pourra réaliser librement la Cession projetée aux conditions notifiées à l'Associé Investisseur, et ce dans un délai maximum de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nombre) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>jours, sous réserve du respect des conditions fixées dans la notification (notamment le prix de cession des Titres) et autres stipulations du présent pacte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15DFA145" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>Toute Cession réalisée par l'Associé Fondateur en violation des stipulations du présent article sera réputée nulle et non avenue. Les Parties donnent, par les présentes, instruction irrévocable au séquestre visé à l'article 9.3 ci-dessous à l'effet de ne pas inscrire une telle Cession dans le registre des mouvements de titres de la Société.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3A8B37" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Hypothèse 5 : En cas de droit de préemption dans un pacte d'associés comportant seulement un Associé Fondateur et un Associé Investisseur, lorsque c'est l'Associé Fondateur qui est bénéficiaire du droit de préemption, indiquer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43FB8AD5" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Article 3 -</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6" w:rsidDel="00E036C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Clause de préemption </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2409DCA8" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
@@ -3859,80 +3966,96 @@
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:t>-  s'agissant des membres des Associés Investisseurs, les membres des Associés Fondateurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02D1621F" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
         <w:ind w:left="20" w:right="20"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:t>Par suite, chacun des membres des Associés Fondateurs et des Associés Investisseurs s'interdit toute Cession de ses Titres sans les offrir au préalable aux membres de l'autre groupe à conditions égales et par préférence à tout autre.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35ADDE82" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
         <w:ind w:left="20" w:right="20"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
-        <w:t>Le droit de préférence des associés membres du groupe non Cédant s'exerce au prorata de leur participation au capital de la Société, avec faculté pour chacun desdits membres de se substituer, dans les mêmes proportions, aux membres de son groupe qui n'exerceraient pas leur droit de préférence, et même d'exercer ce droit pour la totalité des Titres qui n'auraient pas fait l'objet de l'exercice du droit de préférence.</w:t>
+        <w:t xml:space="preserve">Le droit de préférence des associés membres du groupe </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>non Cédant</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> s'exerce au prorata de leur participation au capital de la Société, avec faculté pour chacun desdits membres de se substituer, dans les mêmes proportions, aux membres de son groupe qui n'exerceraient pas leur droit de préférence, et même d'exercer ce droit pour la totalité des Titres qui n'auraient pas fait l'objet de l'exercice du droit de préférence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A3DF140" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
         <w:ind w:left="20" w:right="20"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:t>Pour l'application des dispositions ci-dessus, l'Associé Cédant doit notifier au représentant de son groupe par lettre recommandée avec accusé de réception le nombre de Titres qu'il souhaite Céder, le prix offert, les conditions de paiement et, le cas échéant, l'identité du ou des Cessionnaire(s).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="655D14CA" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
         <w:ind w:left="20" w:right="20"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:t xml:space="preserve">Le représentant du groupe Cédant doit transmettre cette notification au représentant de l'autre groupe dans les </w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">(nombre) </w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
-        <w:t xml:space="preserve">jours de sa réception, étant précisé que l'Associé Cédant dispose de la faculté d'adresser une copie de sa notification aux associés du groupe non Cédant. Les associés du groupe bénéficiaire du droit de préférence disposent d'un délai de </w:t>
+        <w:t xml:space="preserve">jours de sa réception, étant précisé que l'Associé Cédant dispose de la faculté d'adresser une copie de sa notification aux associés du groupe </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>non Cédant</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">. Les associés du groupe bénéficiaire du droit de préférence disposent d'un délai de </w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">(nombre) </w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:t>jours à compter de la réception de cette notification pour exercer ce droit qui (</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">ne peut porter que sur la totalité des Titres Cédés/peut porter sur tout ou partie des Titres Cédés). </w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:t>L'exercice du droit de préférence doit être notifié par le représentant du groupe bénéficiaire au représentant du groupe Cédant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EF382D8" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
         <w:ind w:left="20" w:right="20"/>
         <w:jc w:val="both"/>
@@ -3963,51 +4086,59 @@
       <w:r w:rsidRPr="001E1FA6">
         <w:t>jours à compter de l'expiration du délai visé ci-dessus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FC8177C" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
         <w:ind w:left="20" w:right="20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:t xml:space="preserve">Passé ce délai de </w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">(nombre) </w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
-        <w:t>jours, et si le Cédant ne renonce pas à l'opération, la procédure de notification devra être réitérée pour permettre aux membres du groupe non Cédant d'exercer leur droit de préférence.</w:t>
+        <w:t xml:space="preserve">jours, et si le Cédant ne renonce pas à l'opération, la procédure de notification devra être réitérée pour permettre aux membres du groupe </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>non Cédant</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> d'exercer leur droit de préférence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A39E949" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AB744F3" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -4142,83 +4273,96 @@
         <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
         <w:ind w:right="20"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:t xml:space="preserve">En cas de refus d'agrément du Cessionnaire proposé et à moins que le Cédant ne décide de renoncer à la Cession envisagée, la Société est tenue, dans un délai de </w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">(nombre) </w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:t>jours à compter de la notification du refus, de faire acquérir les Titres soit par un associé ou par un tiers, soit par la Société en vue d'une réduction de capital, mais dans ce cas, avec le consentement du Cédant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08C3DE3C" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
         <w:ind w:right="20"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Cette acquisition aura lieu moyennant un prix qui, à défaut d'accord entre les Parties, sera fixé à dire d'expert dans les conditions prévues à l'article1843-4 du code civil. L'expert ainsi désigné devra procéder à la fixation définitive du prix de cession dans un délai maximum de </w:t>
+        <w:t>Cette acquisition aura lieu moyennant un prix qui, à défaut d'accord entre les Parties, sera fixé à dire d'expert dans les conditions prévues à l'</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>article1843</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve">-4 du code civil. L'expert ainsi désigné devra procéder à la fixation définitive du prix de cession dans un délai maximum de </w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">(nombre) </w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:t>jours à compter de sa désignation. Sa décision sera définitive et liera les Parties. Les frais d'expertise seront supportés par moitié par les Parties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D3165BB" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
         <w:ind w:right="20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:t xml:space="preserve">Si, à l'expiration du délai de </w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">(nombre) </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E1FA6">
-        <w:t>jours prévu ci-dessus, le rachat des Titres n'est pas réalisé, l'agrément sera considéré comme donné.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>jours prévu</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> ci-dessus, le rachat des Titres n'est pas réalisé, l'agrément sera considéré comme donné.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B18B124" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D5095BC" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -4226,51 +4370,67 @@
         <w:t>Article 5 - Clauses de « sortie » et Clause de « rupture »</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="678D1719" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>5.1 Droit de sortie conjointe totale (Clause de drag-along)</w:t>
+        <w:t>5.1 Droit de sortie conjointe totale (Clause de drag-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>along</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ABC1710" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
         <w:ind w:left="20" w:right="20"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:t xml:space="preserve">Dans l'hypothèse où les Associés Fondateurs envisageraient de procéder à une Cession de tout ou partie de leurs Titres dans la Société à un tiers, ayant pour effet de lui transférer la majorité du capital et des droits de vote dans la Société, et sous réserve des dispositions du présent pacte relatives au droit de </w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t>(préemption/préférence)</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:t>, les Associés Fondateurs s'engagent à permettre aux Associés Investisseurs, si ces derniers le souhaitent, de Céder également, dans les mêmes proportions et aux mêmes conditions, leurs propres participations dans la Société.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CCD99C1" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
         <w:ind w:left="20" w:right="20"/>
@@ -5389,51 +5549,83 @@
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t>(nombre)</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:t xml:space="preserve"> jours à compter de sa désignation. Sa décision sera définitive et liera les Parties. Les frais d'expertise seront supportés par moitié par les Parties. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E6A14E" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>6.2 Clause de sortie alternative (clause de « Buy or sell » ou « shotgun »)</w:t>
+        <w:t xml:space="preserve">6.2 Clause de sortie alternative (clause de « Buy or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>sell</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> » ou « </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>shotgun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> »)</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FC72273" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
         <w:ind w:left="20" w:right="20"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:t>En cas de désaccord grave et persistant susceptible d'entraîner une paralysie dans le fonctionnement de la Société et de porter atteinte à l'intérêt social, chacun des Associés Fondateurs et des Associés Investisseurs pourra proposer à l'autre groupe, par lettre recommandée avec accusé de réception, de lui Céder la totalité de sa participation au sein de la Société ou de racheter la totalité de la participation de l'autre groupe, aux prix et conditions précisées dans son offre.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35816C05" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
         <w:ind w:left="20" w:right="20"/>
         <w:jc w:val="both"/>
@@ -5600,126 +5792,156 @@
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:t>Les Parties au présent pacte s'engagent à faire en sorte que les membres des Associés Investisseurs bénéficient, dans le cadre d'une émission de Titres (à l'exception de l'émission de bons de souscription de parts de créateurs d'entreprise, d'attributions gratuites d'actions ou d'options de souscription ou d'acquisition d'actions au bénéfice de mandataires sociaux ou de salariés de la Société ou de ses filiales), d'un droit permanent de maintenir leur participation dans le capital de la Société à la quote-part de ce capital que représentent les Titres détenus avant une telle émission par chacun des membres des Associés Investisseurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09DC5C5A" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:spacing w:before="80" w:after="80" w:line="271" w:lineRule="auto"/>
         <w:ind w:left="20" w:right="20"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:t>En conséquence, les Parties au présent pacte s'engagent, en cas d'émission de Titres réalisée avec suppression du droit préférentiel de souscription, à ce que les membres des Associés Investisseurs soient mis en mesure de souscrire simultanément à une émission de Titres identiques et dans les mêmes conditions que celles de l'émission dilutive (notamment celles relatives au prix d'émission des Titres), de manière à leur permettre de conserver leur quote-part de capital, sur une base totalement diluée.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65CF8FF5" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="271" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>7.3 Clause de ratchet</w:t>
-      </w:r>
+        <w:t xml:space="preserve">7.3 Clause de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ratchet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="66D28ABC" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:t xml:space="preserve">Au regard de l’investissement qui sera apporté par </w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t>(à compléter)</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:t xml:space="preserve"> pour le projet de </w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t>(à compléter),</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
-        <w:t xml:space="preserve"> la clause de ratchet prévue au présent article pourra être exercée en permanence par les Associés Investisseurs en cas de valorisation en baisse de la Société ou de certains évènements qui entraineraient une dévalorisation de leur investissement dont notamment le cas où : </w:t>
+        <w:t xml:space="preserve"> la clause de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>ratchet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> prévue au présent article pourra être exercée en permanence par les Associés Investisseurs en cas de valorisation en baisse de la Société ou de certains évènements qui entraineraient une dévalorisation de leur investissement dont notamment le cas où : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36213B3E" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
-        <w:t>- la Société émettrait de nouveaux titres sociaux ou toutes valeurs mobilières donnant accès, immédiatement ou à terme, à une quotité de capital de la Société ou ;</w:t>
+        <w:t xml:space="preserve">- la Société émettrait de nouveaux titres sociaux ou toutes valeurs mobilières donnant accès, immédiatement ou à terme, à une quotité de capital de la Société </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33EA9769" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">- un transfert sous quelque forme que ce soit de Titres de la Société et qui conférerait à une personne ou à plusieurs personnes agissant de concert le contrôle de la Société </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49BF6179" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="001E1FA6">
-        <w:t xml:space="preserve">ou </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E0B3FFD" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:t>- la valeur d'un Titre de la Société retenue dans le cadre d’une augmentation de capital s'établirait à un niveau inférieur au prix précèdent de souscription d'une part sociale.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20A2AF5E" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C2E768D" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
@@ -7466,51 +7688,59 @@
         </w:rPr>
         <w:t>9.5.1. Promesse de vente</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:smallCaps w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> irrévocable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32599749" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc479075317"/>
       <w:bookmarkStart w:id="7" w:name="_Toc479155335"/>
       <w:r w:rsidRPr="001E1FA6">
-        <w:t>La survenance d’un Motif Fautif et/ou le Départ d’un Associé (pour les besoins du présent Article, l’« </w:t>
+        <w:t>La survenance d’un Motif Fautif et/ou le Départ d’un Associé (pour les besoins du présent Article, l</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>’«</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Associé Sortant</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:t xml:space="preserve"> ») entraînera </w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>de facto</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:t xml:space="preserve"> l’obligation de l’Associé Sortant de procéder à la cession de l’intégralité de ses Titres de la Société au profit des Associés Fondateurs ou Associés fondateurs (pour les besoins du présent Article, les « </w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bénéficiaires</w:t>
       </w:r>
@@ -8271,53 +8501,55 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="735BF2DA" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="283"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:t xml:space="preserve">qu’il ne s’agisse de divulgations, à caractère général, faites par les Investisseurs à un de leurs mandataires sociaux ou actionnaires en vertu de ses obligations légales, réglementaires et/ou contractuelles, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29809CBE" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001E1FA6">
         <w:t>ou</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4609EF21" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="283"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:t>qu’il ne s’agisse de répondre à l’action interrogatoire prévue aux alinéas 3 et 4 de l’article 1123 du Code civil, et uniquement dans ce cadre, pour confirmer l’existence du présent Pacte, et indiquer si elle entend s’en prévaloir.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0627911F" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36F6F45B" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -8702,51 +8934,59 @@
     </w:p>
     <w:p w14:paraId="04A376E8" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E15528A" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="283"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
-        <w:t>sera seul habilité à traiter et, le cas échéant, exécuter les ordres de mouvement (pour une société par action) ou actes de cession (pour une SARL) relatifs aux Titres et émanant des Parties,</w:t>
+        <w:t xml:space="preserve">sera </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>seul habilité</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> à traiter et, le cas échéant, exécuter les ordres de mouvement (pour une société par action) ou actes de cession (pour une SARL) relatifs aux Titres et émanant des Parties,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="630C2AB5" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="283"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:t>sera tenu de vérifier la régularité de ces demandes d'ordres de mouvement au regard des engagements contenus dans le Pacte,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64CF52E5" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
@@ -9158,51 +9398,59 @@
     </w:p>
     <w:p w14:paraId="14EEF51E" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E3E419D" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>10.4.6.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:tab/>
-        <w:t>Alternativement à l’adhésion au Pacte, le Mandataire pourra décider que le Tiers signera, au plus tard à la date de Transfert ou à la date de souscription des Titres, un engagement contractuel reprenant les principales clauses du Pacte et dont le modèle sera approuvé par les Fondateurs (l’« Engagement Contractuel »). Les Parties donnent au Mandataire mandat irrévocable pour signer tout Engagement Contractuel en leur nom et pour leur compte.</w:t>
+        <w:t>Alternativement à l’adhésion au Pacte, le Mandataire pourra décider que le Tiers signera, au plus tard à la date de Transfert ou à la date de souscription des Titres, un engagement contractuel reprenant les principales clauses du Pacte et dont le modèle sera approuvé par les Fondateurs (l</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>’«</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> Engagement Contractuel »). Les Parties donnent au Mandataire mandat irrévocable pour signer tout Engagement Contractuel en leur nom et pour leur compte.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2567E2FA" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D7B5A7A" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>10.4.7.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
@@ -9253,51 +9501,59 @@
     </w:p>
     <w:p w14:paraId="43EAA9F8" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C875BAC" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>10.5.1.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:tab/>
-        <w:t>Toute notification requise ou permise en vertu des stipulations du Pacte devra être en forme écrite, rédigée en français, et sera valablement effectuée si elle est effectuée par (i) lettre remise en mains propres, (ii) par acte extrajudiciaire, (iii) par courrier recommandé avec avis de réception (ou procédé équivalent en cas d’envoi à l’étranger, notamment DHL ou Fedex), ou (iv) par télécopie ou courrier électronique confirmé, au plus tard le premier Jour Ouvré suivant par l’un des procédés visés aux (i) à (iii), et si elle est adressée au siège social ou au domicile d'une Partie ou de la Société aux adresses déclarées par les Parties.</w:t>
+        <w:t xml:space="preserve">Toute notification requise ou permise en vertu des stipulations du Pacte devra être en forme écrite, rédigée en français, et sera valablement effectuée si elle est effectuée par (i) lettre remise en mains propres, (ii) par acte extrajudiciaire, (iii) par courrier recommandé avec avis de réception (ou procédé équivalent en cas d’envoi à l’étranger, notamment </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>DHL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> ou Fedex), ou (iv) par télécopie ou courrier électronique confirmé, au plus tard le premier Jour Ouvré suivant par l’un des procédés visés aux (i) à (iii), et si elle est adressée au siège social ou au domicile d'une Partie ou de la Société aux adresses déclarées par les Parties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FD4A164" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B402CE0" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -9322,51 +9578,59 @@
     </w:p>
     <w:p w14:paraId="4E443A95" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A883BB3" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>10.5.3</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:tab/>
-        <w:t>Les notifications faites par la poste (ou procédé équivalent en cas d’envoi à l’étranger, notamment DHL ou Fedex) seront présumées avoir été faites à la date de première présentation par l’agent de la poste (ou l’agent de l’entreprise de messagerie internationale).</w:t>
+        <w:t xml:space="preserve">Les notifications faites par la poste (ou procédé équivalent en cas d’envoi à l’étranger, notamment </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t>DHL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E1FA6">
+        <w:t xml:space="preserve"> ou Fedex) seront présumées avoir été faites à la date de première présentation par l’agent de la poste (ou l’agent de l’entreprise de messagerie internationale).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47670623" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56634AD3" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>10.5.4</w:t>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:tab/>
         <w:t>Les notifications faites par télécopie ou par courrier électronique seront présumées avoir été faites à la date d'envoi de la télécopie ou du courrier électronique, à la condition que chaque notification par télécopie ou par courrier électronique soit confirmée, comme indiqué à l’Article (…), au plus tard le premier Jour Ouvré suivant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A3A5FE3" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
@@ -9959,76 +10223,76 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="07D51490" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14828533" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="00F26702" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="462B4C3C" w14:textId="77777777" w:rsidR="00C1050E" w:rsidRDefault="00C1050E" w:rsidP="006E7106"/>
     <w:sectPr w:rsidR="00C1050E" w:rsidSect="004B0FE9">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="06F1EBD3" w14:textId="77777777" w:rsidR="004B0FE9" w:rsidRDefault="004B0FE9" w:rsidP="0035037A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="74C78E21" w14:textId="77777777" w:rsidR="004B0FE9" w:rsidRDefault="004B0FE9" w:rsidP="0035037A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -10066,52 +10330,52 @@
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1BEA22C4" w14:textId="77777777" w:rsidR="00F820AA" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1BEA22C4" w14:textId="77777777" w:rsidR="00F820AA" w:rsidRDefault="00E57CA5">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:caps/>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:caps/>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:caps/>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:caps/>
@@ -10121,51 +10385,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:caps/>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:caps/>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="00447FDD" w14:textId="77777777" w:rsidR="00F820AA" w:rsidRDefault="00F820AA">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0C23CF9D" w14:textId="77777777" w:rsidR="004B0FE9" w:rsidRDefault="004B0FE9" w:rsidP="0035037A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4118294A" w14:textId="77777777" w:rsidR="004B0FE9" w:rsidRDefault="004B0FE9" w:rsidP="0035037A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="6E3CA16F" w14:textId="77777777" w:rsidR="0035037A" w:rsidRPr="001E1FA6" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
@@ -11264,51 +11528,51 @@
     <w:p w14:paraId="76C919A7" w14:textId="77777777" w:rsidR="0035037A" w:rsidRDefault="0035037A" w:rsidP="0035037A">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001E1FA6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Délai suggéré</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10C03B6E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D598A496"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="Article %1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2553"/>
         </w:tabs>
         <w:ind w:left="2553" w:hanging="1418"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -13034,130 +13298,134 @@
   <w:num w:numId="9" w16cid:durableId="311764227">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="314336025">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1082949472">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1222055934">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1225868373">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1935936849">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="649751677">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="136"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001875EB"/>
+    <w:rsid w:val="00107F76"/>
     <w:rsid w:val="001875EB"/>
     <w:rsid w:val="001C187E"/>
     <w:rsid w:val="0035037A"/>
     <w:rsid w:val="00393E1C"/>
     <w:rsid w:val="004022FF"/>
     <w:rsid w:val="00420EAE"/>
     <w:rsid w:val="004B0FE9"/>
     <w:rsid w:val="0055522E"/>
     <w:rsid w:val="005A15F1"/>
     <w:rsid w:val="005F4559"/>
     <w:rsid w:val="006E7106"/>
     <w:rsid w:val="006F55E3"/>
     <w:rsid w:val="007E657D"/>
     <w:rsid w:val="008F0AF7"/>
     <w:rsid w:val="00C04BC0"/>
     <w:rsid w:val="00C1050E"/>
     <w:rsid w:val="00D43F58"/>
+    <w:rsid w:val="00E57CA5"/>
     <w:rsid w:val="00F820AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="67F3B5DF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BA498AD8-79B9-48AA-A199-601A7ADE2098}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="2"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14093,51 +14361,51 @@
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0035037A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -14409,60 +14677,60 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F758E6B1-C98E-4C31-85AC-2AD6B0934501}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>39</Pages>
-  <Words>16900</Words>
-  <Characters>92950</Characters>
+  <Words>16903</Words>
+  <Characters>92970</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>774</Lines>
   <Paragraphs>219</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Bpifrance</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>109631</CharactersWithSpaces>
+  <CharactersWithSpaces>109654</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marine SAUDREAU</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_26615553-48f4-466c-a66f-a3bb9a6459c5_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>